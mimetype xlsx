--- v0 (2026-05-17)
+++ v1 (2026-08-19)
@@ -12,755 +12,884 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>追加済み</t>
   </si>
   <si>
     <t>メディア</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>ジャケット</t>
   </si>
   <si>
     <t>アーティスト</t>
   </si>
   <si>
     <t>タイトル</t>
   </si>
   <si>
     <t>価格</t>
   </si>
   <si>
     <t>配達予定日</t>
   </si>
   <si>
     <t>重量</t>
   </si>
   <si>
     <t>在庫あり</t>
   </si>
   <si>
     <t>数量</t>
   </si>
   <si>
     <t>2026-02-26 08:46</t>
   </si>
   <si>
     <t>Blu-ray</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/996/4042564210996.jpg?choi-jae-hoon-2021-the-swordsman-blu-ray&amp;amp;class=scaled&amp;amp;v=1623654932</t>
   </si>
   <si>
     <t>Choi Jae-hoon</t>
   </si>
   <si>
     <t>The Swordsman</t>
   </si>
   <si>
-    <t>¥ 3159                
+    <t>¥ 3162                
                     購入</t>
   </si>
   <si>
-    <t>発送予定日 2026-06-01 - 2026-06-09</t>
-[...2 lines deleted...]
-    <t>0 g</t>
+    <t>発送予定日 2026-09-02 - 2026-09-11</t>
   </si>
   <si>
     <t>2026-04-19 10:58</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/044/4260623481044.jpg?zhang-max-bautista-dave-yeoh-m-2019-master-z-the-ip-man-legacy-blu-ray&amp;amp;class=scaled&amp;amp;v=1564272215</t>
   </si>
   <si>
     <t>Zhang,max / Bautista,dave / Yeoh,m</t>
   </si>
   <si>
     <t>Master Z - the Ip Man Legacy</t>
   </si>
   <si>
-    <t>¥ 2369                
+    <t>¥ 2371                
                     購入</t>
   </si>
   <si>
-    <t>88 g</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-08 19:28</t>
   </si>
   <si>
     <t>Blu-ray× 3</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/767/5060710971767.jpg?tiger-cage-trilogy-bd-2022-tiger-cage-trilogy-standard-edition-blu-ray&amp;amp;class=scaled&amp;amp;v=1764748796</t>
   </si>
   <si>
     <t>Tiger Cage Trilogy BD</t>
   </si>
   <si>
     <t>Tiger Cage Trilogy - Standard Edition</t>
   </si>
   <si>
-    <t>¥ 5726                
+    <t>¥ 5930                
                     購入</t>
   </si>
   <si>
-    <t>220 g</t>
-[...2 lines deleted...]
-    <t>2026-05-12 20:06</t>
+    <t>2026-05-12 20:28</t>
+  </si>
+  <si>
+    <t>4K Ultra HD× 2Standard edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/475/5060710975475.jpg?miracles-2025-miracles-standard-edition-4k-uhd-4k-ultra-hd&amp;amp;class=scaled&amp;amp;v=1759611413</t>
+  </si>
+  <si>
+    <t>Miracles</t>
+  </si>
+  <si>
+    <t>Miracles [Standard Edition] 4K Uhd</t>
+  </si>
+  <si>
+    <t>¥ 4348                
+                    購入</t>
+  </si>
+  <si>
+    <t>2026-05-12 20:30</t>
   </si>
   <si>
     <t>4K Ultra HD</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/949/5060710975949.jpg?2026-armour-of-god-deluxe-limited-edition-4k-ultra-hd&amp;amp;class=scaled&amp;amp;v=1775660774</t>
-[...5 lines deleted...]
-    <t>¥ 7701                
+    <t>https://imusic.b-cdn.net/images/item/original/014/5060710976014.jpg?crime-story-standard-uhd-2026-crime-story-standard-4k-ultra-hd&amp;amp;class=scaled&amp;amp;v=1771280847</t>
+  </si>
+  <si>
+    <t>Crime Story Standard Uhd</t>
+  </si>
+  <si>
+    <t>Crime Story [Standard]</t>
+  </si>
+  <si>
+    <t>¥ 4941                
+                    購入</t>
+  </si>
+  <si>
+    <t>発送予定日 2026-09-01 - 2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-05-12 20:33</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/253/5060710975253.jpg?heart-of-dragon-2025-heart-of-dragon-blu-ray&amp;amp;class=scaled&amp;amp;v=1750865430</t>
+  </si>
+  <si>
+    <t>Heart Of Dragon</t>
+  </si>
+  <si>
+    <t>¥ 3360                
+                    購入</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/430/5060710974430.jpg?island-of-fire-standard-edition-bd-2024-island-of-fire-blu-ray&amp;amp;class=scaled&amp;amp;v=1734534220</t>
+  </si>
+  <si>
+    <t>Island of Fire Standard Edition BD</t>
+  </si>
+  <si>
+    <t>Island Of Fire</t>
+  </si>
+  <si>
+    <t>2026-05-12 20:34</t>
+  </si>
+  <si>
+    <t>Blu-rayLimited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/234/5060710970234.jpg?fearless-hyena-bd-2020-the-fearless-hyena-blu-ray&amp;amp;class=scaled&amp;amp;v=1728312982</t>
+  </si>
+  <si>
+    <t>Fearless Hyena BD</t>
+  </si>
+  <si>
+    <t>The Fearless Hyena</t>
+  </si>
+  <si>
+    <t>2026-05-12 20:35</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/105/5060710973105.jpg?chan-chuen-2024-fearless-hyena-2-blu-ray&amp;amp;class=scaled&amp;amp;v=1725537843</t>
+  </si>
+  <si>
+    <t>Chan Chuen</t>
+  </si>
+  <si>
+    <t>Fearless Hyena 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/207/5060710972207.jpg?the-medallion-bd-2023-the-medallion-blu-ray&amp;amp;class=scaled&amp;amp;v=1749400105</t>
+  </si>
+  <si>
+    <t>The Medallion BD</t>
+  </si>
+  <si>
+    <t>The Medallion</t>
+  </si>
+  <si>
+    <t>2026-05-12 20:37</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/647/5060710970647.jpg?chen-chi-hwa-2022-half-a-loaf-of-kung-fu-blu-ray&amp;amp;class=scaled&amp;amp;v=1734971426</t>
+  </si>
+  <si>
+    <t>Chen Chi Hwa</t>
+  </si>
+  <si>
+    <t>Half A Loaf Of Kung Fu</t>
+  </si>
+  <si>
+    <t>Blu-ray× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/890/5060710970890.jpg?the-young-master-2021-young-master-the-blu-ray&amp;amp;class=scaled&amp;amp;v=1730199450</t>
+  </si>
+  <si>
+    <t>The Young Master</t>
+  </si>
+  <si>
+    <t>Young Master. The</t>
+  </si>
+  <si>
+    <t>2026-05-12 20:39</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/265/5060710970265.jpg?new-fist-of-fury-bd-2020-new-fist-of-fury-blu-ray&amp;amp;class=scaled&amp;amp;v=1748771777</t>
+  </si>
+  <si>
+    <t>New Fist of Fury BD</t>
+  </si>
+  <si>
+    <t>New Fist of Fury</t>
+  </si>
+  <si>
+    <t>2026-05-12 20:40</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/272/5060710970272.jpg?lo-wei-2020-spiritual-kung-fu-blu-ray&amp;amp;class=scaled&amp;amp;v=1745418622</t>
+  </si>
+  <si>
+    <t>Lo Wei</t>
+  </si>
+  <si>
+    <t>Spiritual Kung Fu</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/227/5060710970227.jpg?shaolin-wooden-men-bd-2020-shaolin-wooden-men-blu-ray&amp;amp;class=scaled&amp;amp;v=1731718586</t>
+  </si>
+  <si>
+    <t>Shaolin Wooden men BD</t>
+  </si>
+  <si>
+    <t>Shaolin Wooden Men</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:30</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/600/5060710973600.jpg?kung-fu-instructor-2024-the-kung-fu-instructor-blu-ray&amp;amp;class=scaled&amp;amp;v=1746804454</t>
+  </si>
+  <si>
+    <t>Kung Fu Instructor</t>
+  </si>
+  <si>
+    <t>The Kung Fu Instructor</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:31</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/662/5060710973662.jpg?to-kill-a-mastermind-bd-2024-to-kill-a-mastermind-blu-ray&amp;amp;class=scaled&amp;amp;v=1726183821</t>
+  </si>
+  <si>
+    <t>To Kill a Mastermind BD</t>
+  </si>
+  <si>
+    <t>To Kill A Mastermind</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:32</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/552/5060710971552.jpg?wong-jing-2023-last-hero-in-china-blu-ray&amp;amp;class=scaled&amp;amp;v=1726437379</t>
+  </si>
+  <si>
+    <t>Wong Jing</t>
+  </si>
+  <si>
+    <t>Last Hero In China</t>
+  </si>
+  <si>
+    <t>発送予定日 2026-08-25 - 2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:33</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/838/5060710970838.jpg?chia-liang-liu-2022-shaolin-mantis-region-a-b-blu-ray&amp;amp;class=scaled&amp;amp;v=1739796986</t>
+  </si>
+  <si>
+    <t>Chia-Liang Liu</t>
+  </si>
+  <si>
+    <t>Shaolin Mantis (Region A &amp; B)</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:34</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/821/5060710970821.jpg?mar-lo-2022-monkey-kung-fu-region-a-b-blu-ray&amp;amp;class=scaled&amp;amp;v=1738154212</t>
+  </si>
+  <si>
+    <t>Mar Lo</t>
+  </si>
+  <si>
+    <t>Monkey Kung Fu (Region A &amp; B)</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:35</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/807/5060710970807.jpg?legendary-weapons-of-china-bd-2022-legendary-weapons-of-china-region-a-b-blu-ray&amp;amp;class=scaled&amp;amp;v=1748424501</t>
+  </si>
+  <si>
+    <t>Legendary Weapons of China BD</t>
+  </si>
+  <si>
+    <t>Legendary Weapons Of China (Region A &amp; B)</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:36</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/753/5060710970753.jpg?cheh-chang-2021-disciples-of-shaolin-blu-ray&amp;amp;class=scaled&amp;amp;v=1732899359</t>
+  </si>
+  <si>
+    <t>Cheh Chang</t>
+  </si>
+  <si>
+    <t>Disciples Of Shaolin</t>
+  </si>
+  <si>
+    <t>2026-05-12 22:37</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/746/5060710970746.jpg?fox-2021-chinese-boxer-the-blu-ray&amp;amp;class=scaled&amp;amp;v=1755000214</t>
+  </si>
+  <si>
+    <t>Fox</t>
+  </si>
+  <si>
+    <t>Chinese Boxer. The</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/081/5060710970081.jpg?clan-of-the-white-lotus-bd-2020-clan-of-the-white-lotus-blu-ray&amp;amp;class=scaled&amp;amp;v=1730199449</t>
+  </si>
+  <si>
+    <t>Clan of the White Lotus BD</t>
+  </si>
+  <si>
+    <t>Clan Of The White Lotus</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:06</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/086/5060000706086.jpg?triple-threat-three-films-with-sammo-hung-2025-triple-threat-three-films-with-sammo-hung-blu-ray&amp;amp;class=scaled&amp;amp;v=1758870023</t>
+  </si>
+  <si>
+    <t>Triple Threat: Three Films with Sammo Hung</t>
+  </si>
+  <si>
+    <t>¥ 7709                
+                    購入</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:11</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/799/5060000705799.jpg?the-bells-of-death-eureka-classics-2025-the-bells-of-death-blu-ray&amp;amp;class=scaled&amp;amp;v=1755873156</t>
+  </si>
+  <si>
+    <t>THE BELLS OF DEATH Eureka Classics</t>
+  </si>
+  <si>
+    <t>The Bells Of Death</t>
+  </si>
+  <si>
+    <t>¥ 3953                
+                    購入</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:12</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/652/5060000705652.jpg?shaolin-boxers-eureka-classics-2025-shaolin-boxers-blu-ray&amp;amp;class=scaled&amp;amp;v=1733835162</t>
+  </si>
+  <si>
+    <t>SHAOLIN BOXERS Eureka Classics</t>
+  </si>
+  <si>
+    <t>Shaolin Boxers</t>
+  </si>
+  <si>
+    <t>¥ 3755                
+                    購入</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/669/5060000705669.jpg?the-daredevils-ode-to-gallantry-eureka-classics-2025-the-daredevils-ode-to-gallantry-two-venom-mob-films-blu-ray&amp;amp;class=scaled&amp;amp;v=1733835111</t>
+  </si>
+  <si>
+    <t>THE DAREDEVILS  ODE TO GALLANTRY Eureka Classics</t>
+  </si>
+  <si>
+    <t>The Daredevils &amp; Ode To Gallantry: Two Venom Mob Films</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:16</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/720/5060000705720.jpg?chang-hwa-jeong-2025-broken-oath-blu-ray&amp;amp;class=scaled&amp;amp;v=1741107443</t>
+  </si>
+  <si>
+    <t>Chang-hwa Jeong</t>
+  </si>
+  <si>
+    <t>Broken Oath</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/348/5060000705348.jpg?yuen-woo-ping-2024-the-miracle-fighters-kei-moon-duen-gap-eureka-classics-blu-ray&amp;amp;class=scaled&amp;amp;v=1730896259</t>
+  </si>
+  <si>
+    <t>Yuen Woo-ping</t>
+  </si>
+  <si>
+    <t>The Miracle Fighters [Kei Moon Duen Gap] (Eureka Classics)</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:20</t>
+  </si>
+  <si>
+    <t>Blu-rayStandard edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/171/5060000705171.jpg?kung-fu-cult-master-eureka-classics-bluray-2024-kung-fu-cult-master-blu-ray&amp;amp;class=scaled&amp;amp;v=1763979961</t>
+  </si>
+  <si>
+    <t>KUNG FU CULT MASTER Eureka Classics Bluray</t>
+  </si>
+  <si>
+    <t>Kung Fu Cult Master</t>
+  </si>
+  <si>
+    <t>¥ 2964                
+                    購入</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:22</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/164/5060000705164.jpg?huang-feng-2024-when-taekwondo-strikes-blu-ray&amp;amp;class=scaled&amp;amp;v=1725537841</t>
+  </si>
+  <si>
+    <t>Huang Feng</t>
+  </si>
+  <si>
+    <t>When Taekwondo Strikes</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:25</t>
+  </si>
+  <si>
+    <t>Blu-raySpecial edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/990/5060000704990.jpg?the-skyhawk-eureka-classics-bluray-2023-skyhawk-the-blu-ray&amp;amp;class=scaled&amp;amp;v=1724426900</t>
+  </si>
+  <si>
+    <t>THE SKYHAWK Eureka Classics Bluray</t>
+  </si>
+  <si>
+    <t>Skyhawk. The</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:27</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/686/5060000704686.jpg?angela-mao-hapkido-lady-whirlwind-eureka-classics-bluray-2022-angela-mao-hapkido-lady-whirlwind-blu-ray&amp;amp;class=scaled&amp;amp;v=1746531029</t>
+  </si>
+  <si>
+    <t>ANGELA MAO HAPKIDO  LADY WHIRLWIND Eureka Classics Bluray</t>
+  </si>
+  <si>
+    <t>Angela Mao - Hapkido / Lady Whirlwind</t>
+  </si>
+  <si>
+    <t>在庫なし</t>
+  </si>
+  <si>
+    <t>お届け予定日不明</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:29</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/648/5060000704648.jpg?the-shaolin-plot-eureka-classics-bluray-2022-shaolin-plot-blu-ray&amp;amp;class=scaled&amp;amp;v=1730489789</t>
+  </si>
+  <si>
+    <t>THE SHAOLIN PLOT Eureka Classics Bluray</t>
+  </si>
+  <si>
+    <t>Shaolin Plot</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:30</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/733/5060000703733.jpg?project-a-project-a-part-ii-eureka-classics-2disc-bluray-2019-project-a-project-a-part-ii-blu-ray&amp;amp;class=scaled&amp;amp;v=1576685293</t>
+  </si>
+  <si>
+    <t>PROJECT A  PROJECT A PART II Eureka Classics 2Disc Bluray</t>
+  </si>
+  <si>
+    <t>Project A / Project A: Part II</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:31</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/498/5060000703498.jpg?three-films-with-sammo-hung-the-ironfisted-monk-magnificent-butcher-eastern-condors-eureka-classics-bluray-2019-three-films-with-sammo-hung-the-iron-fisted-monk-magnificent-butcher-eastern-condors-blu-ray&amp;amp;class=scaled&amp;amp;v=1569462626</t>
+  </si>
+  <si>
+    <t>THREE FILMS WITH SAMMO HUNG THE IRONFISTED MONK  MAGNIFICENT BUTCHER  EASTERN CONDORS Eureka Classics Bluray</t>
+  </si>
+  <si>
+    <t>Three Films With Sammo Hung (The Iron-Fisted Monk / Magnificent Butcher / Eastern Condors)</t>
+  </si>
+  <si>
+    <t>¥ 4744                
+                    購入</t>
+  </si>
+  <si>
+    <t>2026-05-13 01:32</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/139/5060000703139.jpg?wheels-on-meals-eureka-classics-bluray-2019-wheels-on-meals-blu-ray&amp;amp;class=scaled&amp;amp;v=1723838177</t>
+  </si>
+  <si>
+    <t>WHEELS ON MEALS Eureka Classics Bluray</t>
+  </si>
+  <si>
+    <t>Wheels On Meals</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/054/5060000703054.jpg?city-hunter-eureka-classics-bluray-2018-city-hunter-blu-ray&amp;amp;class=scaled&amp;amp;v=1727625378</t>
+  </si>
+  <si>
+    <t>CITY HUNTER Eureka Classics Bluray</t>
+  </si>
+  <si>
+    <t>City Hunter</t>
+  </si>
+  <si>
+    <t>2026-05-17 20:17</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/311/5034741410311.jpg?best-of-the-best-the-complete-collection-2016-best-of-the-best-the-complete-collection-blu-ray&amp;amp;class=scaled&amp;amp;v=1480368057</t>
+  </si>
+  <si>
+    <t>Best of the Best: the Complete Collection</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:57</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/058/5060797571058.jpg?ip-man-kung-fu-master-bluray-2021-ip-man-kung-fu-master-blu-ray&amp;amp;class=scaled&amp;amp;v=1646204763</t>
+  </si>
+  <si>
+    <t>Ip Man Kung Fu Master Bluray</t>
+  </si>
+  <si>
+    <t>Ip Man: Kung Fu Master</t>
+  </si>
+  <si>
+    <t>¥ 2767                
+                    購入</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:58</t>
+  </si>
+  <si>
+    <t>4k Ultra Hd</t>
+  </si>
+  <si>
+    <t>Ip Man: Kung Fu Legend</t>
+  </si>
+  <si>
+    <t>¥ 3558                
+                    購入</t>
+  </si>
+  <si>
+    <t>発送予定日 2026-08-31 - 2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-07-04 19:26</t>
+  </si>
+  <si>
+    <t>4K Ultra HD× 5Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/696/5027035029696.jpg?john-woo-2026-a-better-tomorrow-trilogy-4k-ultra-hd&amp;amp;class=scaled&amp;amp;v=1782493353</t>
+  </si>
+  <si>
+    <t>John Woo</t>
+  </si>
+  <si>
+    <t>A Better Tomorrow Trilogy</t>
+  </si>
+  <si>
+    <t>¥ 7709                
                     予約注文</t>
   </si>
   <si>
     <t>発売日に出荷準備予定</t>
   </si>
   <si>
-    <t>2026-05-12 20:28</t>
-[...14 lines deleted...]
-    <t>¥ 4344                
+    <t>2026-07-08 09:39</t>
+  </si>
+  <si>
+    <t>Blu-ray× 3Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/352/5060000706352.jpg?feng-huang-2026-reap-the-whirlwind-the-angry-river-stoner-the-tournament-the-himalayan-blu-ray&amp;amp;class=scaled&amp;amp;v=1779991343</t>
+  </si>
+  <si>
+    <t>Feng Huang</t>
+  </si>
+  <si>
+    <t>Reap The Whirlwind - The Angry River / Stoner / The Tournament / The Himalayan</t>
+  </si>
+  <si>
+    <t>2026-07-13 06:16</t>
+  </si>
+  <si>
+    <t>Bastard Swordsman Collection (1983-1984)</t>
+  </si>
+  <si>
+    <t>¥ 9686                
+                    予約注文</t>
+  </si>
+  <si>
+    <t>発送予定日 2026-09-10 - 2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-07-13 06:22</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/393/9337369047393.jpg?blu-ray-2025-vengeance-of-a-snow-girl-1971-imprint-asia-16-blu-ray&amp;amp;class=scaled&amp;amp;v=1745051854</t>
+  </si>
+  <si>
+    <t>Vengeance of a Snow Girl (1971) - Imprint Asia #16</t>
+  </si>
+  <si>
+    <t>¥ 5139                
                     購入</t>
   </si>
   <si>
-    <t>99 g</t>
-[...14 lines deleted...]
-    <t>¥ 4739                
+    <t>2026-07-13 06:25</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/581/9337369048581.jpg?blu-ray-2025-the-lost-bladesman-blu-ray&amp;amp;class=scaled&amp;amp;v=1761115023</t>
+  </si>
+  <si>
+    <t>The Lost Bladesman</t>
+  </si>
+  <si>
+    <t>2026-07-29 07:55</t>
+  </si>
+  <si>
+    <t>4K Ultra HD× 2</t>
+  </si>
+  <si>
+    <t>Blades of the Guardians: Wind Rises in the Desert</t>
+  </si>
+  <si>
+    <t>¥ 5139                
+                    予約注文</t>
+  </si>
+  <si>
+    <t>発送予定日 2026-10-13 - 2026-10-15</t>
+  </si>
+  <si>
+    <t>2026-08-01 13:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/237/0826663250237.jpg?jeffrey-lau-2025-chinese-odyssey-parts-1-2-blu-ray&amp;amp;class=scaled&amp;amp;v=1738152620</t>
+  </si>
+  <si>
+    <t>Jeffrey Lau</t>
+  </si>
+  <si>
+    <t>Chinese Odyssey: Parts 1 &amp; 2</t>
+  </si>
+  <si>
+    <t>¥ 6721                
                     購入</t>
   </si>
   <si>
-    <t>発送予定日 2026-05-28 - 2026-06-05</t>
-[...14 lines deleted...]
-    <t>¥ 3356                
+    <t>2026-08-01 21:28</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/062/5035673012062.jpg?rashomon-bluray-2015-rashomon-blu-ray&amp;amp;class=scaled&amp;amp;v=1724083397</t>
+  </si>
+  <si>
+    <t>Rashomon Bluray</t>
+  </si>
+  <si>
+    <t>Rashomon</t>
+  </si>
+  <si>
+    <t>2026-08-01 23:05</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/326/5053083032326.jpg?roel-reine-2015-man-with-the-iron-fist-2-blu-ray&amp;amp;class=scaled&amp;amp;v=1763033367</t>
+  </si>
+  <si>
+    <t>Roel Reiné</t>
+  </si>
+  <si>
+    <t>Man with The iron fist 2</t>
+  </si>
+  <si>
+    <t>¥ 1976                
                     購入</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/430/5060710974430.jpg?island-of-fire-standard-edition-bd-2024-island-of-fire-blu-ray&amp;amp;class=scaled&amp;amp;v=1734534220</t>
-[...23 lines deleted...]
-    <t>¥ 2961                
+    <t>2026-08-03 16:19</t>
+  </si>
+  <si>
+    <t>Blu-raywidescreen edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/815/0883476059815.jpg?woo-ping-yuen-2011-true-legend-blu-ray&amp;amp;class=scaled&amp;amp;v=1725966078</t>
+  </si>
+  <si>
+    <t>Woo-Ping Yuen</t>
+  </si>
+  <si>
+    <t>True Legend</t>
+  </si>
+  <si>
+    <t>2026-08-04 10:49</t>
+  </si>
+  <si>
+    <t>4K Ultra HD× 4</t>
+  </si>
+  <si>
+    <t>The Swordsman Collection (1990 - 1993) - 4k Uhd + Blu-ray Steelbook + Hardcover Booklet in Limited Edition Hardbox - Imprint Asia #71 - 73</t>
+  </si>
+  <si>
+    <t>¥ 14826                
                     購入</t>
   </si>
   <si>
-    <t>126 g</t>
-[...258 lines deleted...]
-    <t>¥ 6516                
+    <t>発送予定日 2026-09-11 - 2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-08-04 20:05</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/132/5055002557132.jpg?emperor-the-white-snake-2012-emperor-and-the-white-snake-blu-ray&amp;amp;class=scaled&amp;amp;v=1730959792</t>
+  </si>
+  <si>
+    <t>Emperor &amp; the White Snake</t>
+  </si>
+  <si>
+    <t>Emperor And The White Snake</t>
+  </si>
+  <si>
+    <t>2026-08-04 20:08</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/241/5060710970241.jpg?the-master-bd-2020-master-the-blu-ray&amp;amp;class=scaled&amp;amp;v=1723759460</t>
+  </si>
+  <si>
+    <t>The Master BD</t>
+  </si>
+  <si>
+    <t>Master. The</t>
+  </si>
+  <si>
+    <t>2026-08-04 20:11</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/424/5056453200424.jpg?hero-bd-2021-hero-blu-ray&amp;amp;class=scaled&amp;amp;v=1645960697</t>
+  </si>
+  <si>
+    <t>Hero BD</t>
+  </si>
+  <si>
+    <t>Hero</t>
+  </si>
+  <si>
+    <t>2026-08-14 22:06</t>
+  </si>
+  <si>
+    <t>4K Ultra HD× 3Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/418/5027035030418.jpg?2026-a-chinese-ghost-story-trilogy-4k-ultra-hd&amp;amp;class=scaled&amp;amp;v=1785739103</t>
+  </si>
+  <si>
+    <t>A Chinese Ghost Story Trilogy</t>
+  </si>
+  <si>
+    <t>2026-08-16 09:43</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/168/9337369049168.jpg?blu-ray-2025-the-lady-hermit-1971-imprint-asia-23-blu-ray&amp;amp;class=scaled&amp;amp;v=1759905089</t>
+  </si>
+  <si>
+    <t>The Lady Hermit (1971) - Imprint Asia #23</t>
+  </si>
+  <si>
+    <t>¥ 5337                
                     購入</t>
   </si>
   <si>
-    <t>153 g</t>
-[...238 lines deleted...]
-    <t>Best Of The Best The Complete Collection</t>
+    <t>2026-08-17 21:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/216/5035673015216.jpg?akira-kurosawa-2024-ikiru-blu-ray&amp;amp;class=scaled&amp;amp;v=1726844602</t>
+  </si>
+  <si>
+    <t>Akira Kurosawa</t>
+  </si>
+  <si>
+    <t>Ikiru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1064,65 +1193,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J45"/>
+  <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.444444444444" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.444444444444" customWidth="true" style="0"/>
-    <col min="5" max="5" width="23.666666666667" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.555555555556" customWidth="true" style="0"/>
+    <col min="5" max="5" width="21.888888888889" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
-    <col min="7" max="7" width="26.888888888889" customWidth="true" style="0"/>
+    <col min="7" max="7" width="29" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1138,1295 +1267,1721 @@
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
-      <c r="H2" t="s">
-        <v>17</v>
+      <c r="H2">
+        <v>0.0</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="H3" t="s">
-        <v>23</v>
+      <c r="H3">
+        <v>0.088</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>26</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>27</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
-      <c r="H4" t="s">
-        <v>30</v>
+      <c r="H4">
+        <v>0.22</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
         <v>31</v>
       </c>
-      <c r="B5" t="s">
+      <c r="E5" t="s">
         <v>32</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
         <v>33</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="H5">
+        <v>0.099</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" t="s">
         <v>37</v>
       </c>
-      <c r="B6" t="s">
+      <c r="E6" t="s">
         <v>38</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
         <v>39</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>40</v>
       </c>
-      <c r="E6" t="s">
-[...9 lines deleted...]
-        <v>43</v>
+      <c r="H6">
+        <v>0.09</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" t="s">
         <v>44</v>
       </c>
-      <c r="B7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>16</v>
+      </c>
+      <c r="H7">
+        <v>0.0</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
-      <c r="H8" t="s">
-        <v>17</v>
+      <c r="H8">
+        <v>0.0</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
-      <c r="H9" t="s">
-        <v>17</v>
+      <c r="H9">
+        <v>0.126</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E10" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="F10" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
-      <c r="H10" t="s">
-        <v>64</v>
+      <c r="H10">
+        <v>0.132</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="E11" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="F11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
-      <c r="H11" t="s">
-        <v>69</v>
+      <c r="H11">
+        <v>0.102</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="F12" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
-      <c r="H12" t="s">
-        <v>73</v>
+      <c r="H12">
+        <v>0.14</v>
       </c>
       <c r="J12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="E13" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
-      <c r="H13" t="s">
-        <v>78</v>
+      <c r="H13">
+        <v>0.102</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="E14" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
-      <c r="H14" t="s">
-        <v>73</v>
+      <c r="H14">
+        <v>0.134</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="E15" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
-      <c r="H15" t="s">
-        <v>87</v>
+      <c r="H15">
+        <v>0.128</v>
       </c>
       <c r="J15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="E16" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="F16" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
-      <c r="H16" t="s">
-        <v>92</v>
+      <c r="H16">
+        <v>0.128</v>
       </c>
       <c r="J16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="E17" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="F17" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
-      <c r="H17" t="s">
-        <v>92</v>
+      <c r="H17">
+        <v>0.09</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>97</v>
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>85</v>
       </c>
       <c r="E18" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="F18" t="s">
-        <v>99</v>
+        <v>44</v>
       </c>
       <c r="G18" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="H18">
+        <v>0.09</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="E19" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>91</v>
+      </c>
+      <c r="H19">
+        <v>0.118</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="E20" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="G20" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>40</v>
+      </c>
+      <c r="H20">
+        <v>0.138</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="E21" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
-      <c r="H21" t="s">
-        <v>50</v>
+      <c r="H21">
+        <v>0.144</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="E22" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
-      <c r="H22" t="s">
-        <v>118</v>
+      <c r="H22">
+        <v>0.5</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
-      <c r="H23" t="s">
-        <v>123</v>
+      <c r="H23">
+        <v>0.5</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="E24" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="F24" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
-      <c r="H24" t="s">
-        <v>128</v>
+      <c r="H24">
+        <v>0.5</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="D25" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="E25" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="F25" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
-      <c r="H25" t="s">
-        <v>133</v>
+      <c r="H25">
+        <v>0.11</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>136</v>
+        <v>117</v>
       </c>
       <c r="E26" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="F26" t="s">
-        <v>63</v>
+        <v>118</v>
       </c>
       <c r="G26" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>16</v>
+      </c>
+      <c r="H26">
+        <v>0.153</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="C27" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="E27" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
-      <c r="H27" t="s">
-        <v>133</v>
+      <c r="H27">
+        <v>0.0</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="C28" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D28" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="E28" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="G28" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>40</v>
+      </c>
+      <c r="H28">
+        <v>0.0</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="C29" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="E29" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="F29" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="G29" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>40</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="C30" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="D30" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="E30" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="F30" t="s">
-        <v>156</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
-      <c r="H30" t="s">
-        <v>17</v>
+      <c r="H30">
+        <v>0.0</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="C31" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="D31" t="s">
-        <v>159</v>
+        <v>139</v>
       </c>
       <c r="E31" t="s">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="F31" t="s">
-        <v>156</v>
+        <v>33</v>
       </c>
       <c r="G31" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>40</v>
+      </c>
+      <c r="H31">
+        <v>0.0</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="B32" t="s">
-        <v>59</v>
+        <v>142</v>
       </c>
       <c r="C32" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="D32" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="E32" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="F32" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="G32" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>40</v>
+      </c>
+      <c r="H32">
+        <v>0.108</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="C33" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="E33" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="F33" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="G33" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>16</v>
+      </c>
+      <c r="H33">
+        <v>0.112</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="C34" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="D34" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E34" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="F34" t="s">
-        <v>173</v>
+        <v>146</v>
       </c>
       <c r="G34" t="s">
         <v>16</v>
       </c>
-      <c r="H34" t="s">
-        <v>17</v>
+      <c r="H34">
+        <v>0.108</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="B35" t="s">
-        <v>175</v>
+        <v>152</v>
       </c>
       <c r="C35" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="D35" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="E35" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
       <c r="F35" t="s">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="G35" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>161</v>
+      </c>
+      <c r="H35">
+        <v>0.174</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="B36" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="C36" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="D36" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="E36" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="F36" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>16</v>
       </c>
-      <c r="H36" t="s">
-        <v>185</v>
+      <c r="H36">
+        <v>0.116</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>186</v>
+        <v>166</v>
       </c>
       <c r="B37" t="s">
-        <v>181</v>
+        <v>64</v>
       </c>
       <c r="C37" t="s">
-        <v>187</v>
+        <v>167</v>
       </c>
       <c r="D37" t="s">
-        <v>188</v>
+        <v>168</v>
       </c>
       <c r="E37" t="s">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="F37" t="s">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="G37" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>40</v>
+      </c>
+      <c r="H37">
+        <v>0.104</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="B38" t="s">
-        <v>181</v>
+        <v>23</v>
       </c>
       <c r="C38" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="D38" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="E38" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="F38" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
-      <c r="H38" t="s">
-        <v>179</v>
+      <c r="H38">
+        <v>0.166</v>
       </c>
       <c r="J38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="B39" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="D39" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
       <c r="E39" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="F39" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
-      <c r="H39" t="s">
-        <v>200</v>
+      <c r="H39">
+        <v>0.128</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>201</v>
+        <v>175</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="D40" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
       <c r="E40" t="s">
-        <v>204</v>
+        <v>181</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G40" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>16</v>
+      </c>
+      <c r="H40">
+        <v>0.122</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="C41" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="D41" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="E41" t="s">
-        <v>209</v>
+        <v>184</v>
       </c>
       <c r="F41" t="s">
-        <v>63</v>
+        <v>160</v>
       </c>
       <c r="G41" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>161</v>
+      </c>
+      <c r="H41">
+        <v>0.099</v>
       </c>
       <c r="J41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="B42" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="D42" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="E42" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="F42" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="G42" t="s">
         <v>16</v>
       </c>
-      <c r="H42" t="s">
-        <v>216</v>
+      <c r="H42">
+        <v>0.088</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="B43" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>35</v>
       </c>
       <c r="D43" t="s">
-        <v>219</v>
+        <v>191</v>
       </c>
       <c r="E43" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="F43" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="G43" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>194</v>
+      </c>
+      <c r="H43">
+        <v>0.094</v>
       </c>
       <c r="J43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="B44" t="s">
-        <v>11</v>
+        <v>196</v>
       </c>
       <c r="C44" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="D44" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="E44" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>200</v>
       </c>
       <c r="G44" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>201</v>
+      </c>
+      <c r="H44">
+        <v>0.247</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
+        <v>202</v>
+      </c>
+      <c r="B45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C45" t="s">
+        <v>204</v>
+      </c>
+      <c r="D45" t="s">
+        <v>205</v>
+      </c>
+      <c r="E45" t="s">
+        <v>206</v>
+      </c>
+      <c r="F45" t="s">
+        <v>200</v>
+      </c>
+      <c r="G45" t="s">
+        <v>201</v>
+      </c>
+      <c r="H45">
+        <v>0.0</v>
+      </c>
+      <c r="J45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>207</v>
+      </c>
+      <c r="B46" t="s">
+        <v>64</v>
+      </c>
+      <c r="D46" t="s">
+        <v>208</v>
+      </c>
+      <c r="E46" t="s">
+        <v>208</v>
+      </c>
+      <c r="F46" t="s">
+        <v>209</v>
+      </c>
+      <c r="G46" t="s">
+        <v>210</v>
+      </c>
+      <c r="H46">
+        <v>0.135</v>
+      </c>
+      <c r="J46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>211</v>
+      </c>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" t="s">
+        <v>212</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>213</v>
+      </c>
+      <c r="F47" t="s">
+        <v>214</v>
+      </c>
+      <c r="G47" t="s">
+        <v>194</v>
+      </c>
+      <c r="H47">
+        <v>0.103</v>
+      </c>
+      <c r="J47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>215</v>
+      </c>
+      <c r="B48" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" t="s">
+        <v>216</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>217</v>
+      </c>
+      <c r="F48" t="s">
+        <v>214</v>
+      </c>
+      <c r="G48" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48">
+        <v>0.09</v>
+      </c>
+      <c r="J48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>218</v>
+      </c>
+      <c r="B49" t="s">
+        <v>219</v>
+      </c>
+      <c r="D49" t="s">
+        <v>220</v>
+      </c>
+      <c r="E49" t="s">
+        <v>220</v>
+      </c>
+      <c r="F49" t="s">
+        <v>221</v>
+      </c>
+      <c r="G49" t="s">
+        <v>222</v>
+      </c>
+      <c r="H49">
+        <v>0.198</v>
+      </c>
+      <c r="J49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>223</v>
+      </c>
+      <c r="B50" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50" t="s">
+        <v>224</v>
+      </c>
+      <c r="D50" t="s">
         <v>225</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="E50" t="s">
         <v>226</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F50" t="s">
         <v>227</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H50">
+        <v>0.094</v>
+      </c>
+      <c r="J50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
         <v>228</v>
       </c>
-      <c r="F45" t="s">
-[...8 lines deleted...]
-      <c r="J45">
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" t="s">
+        <v>229</v>
+      </c>
+      <c r="D51" t="s">
+        <v>230</v>
+      </c>
+      <c r="E51" t="s">
+        <v>231</v>
+      </c>
+      <c r="F51" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51">
+        <v>0.112</v>
+      </c>
+      <c r="J51">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>232</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>233</v>
+      </c>
+      <c r="D52" t="s">
+        <v>234</v>
+      </c>
+      <c r="E52" t="s">
+        <v>235</v>
+      </c>
+      <c r="F52" t="s">
+        <v>236</v>
+      </c>
+      <c r="G52" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="J52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>237</v>
+      </c>
+      <c r="B53" t="s">
+        <v>238</v>
+      </c>
+      <c r="C53" t="s">
+        <v>239</v>
+      </c>
+      <c r="D53" t="s">
+        <v>240</v>
+      </c>
+      <c r="E53" t="s">
+        <v>241</v>
+      </c>
+      <c r="F53" t="s">
+        <v>189</v>
+      </c>
+      <c r="G53" t="s">
+        <v>40</v>
+      </c>
+      <c r="H53">
+        <v>0.099</v>
+      </c>
+      <c r="J53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>242</v>
+      </c>
+      <c r="B54" t="s">
+        <v>243</v>
+      </c>
+      <c r="D54" t="s">
+        <v>191</v>
+      </c>
+      <c r="E54" t="s">
+        <v>244</v>
+      </c>
+      <c r="F54" t="s">
+        <v>245</v>
+      </c>
+      <c r="G54" t="s">
+        <v>246</v>
+      </c>
+      <c r="H54">
+        <v>0.517</v>
+      </c>
+      <c r="J54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>247</v>
+      </c>
+      <c r="B55" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" t="s">
+        <v>248</v>
+      </c>
+      <c r="D55" t="s">
+        <v>249</v>
+      </c>
+      <c r="E55" t="s">
+        <v>250</v>
+      </c>
+      <c r="F55" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" t="s">
+        <v>16</v>
+      </c>
+      <c r="H55">
+        <v>0.081</v>
+      </c>
+      <c r="J55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>251</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
+        <v>252</v>
+      </c>
+      <c r="D56" t="s">
+        <v>253</v>
+      </c>
+      <c r="E56" t="s">
+        <v>254</v>
+      </c>
+      <c r="F56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" t="s">
+        <v>16</v>
+      </c>
+      <c r="H56">
+        <v>0.126</v>
+      </c>
+      <c r="J56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>255</v>
+      </c>
+      <c r="B57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C57" t="s">
+        <v>256</v>
+      </c>
+      <c r="D57" t="s">
+        <v>257</v>
+      </c>
+      <c r="E57" t="s">
+        <v>258</v>
+      </c>
+      <c r="F57" t="s">
+        <v>160</v>
+      </c>
+      <c r="G57" t="s">
+        <v>161</v>
+      </c>
+      <c r="H57">
+        <v>0.072</v>
+      </c>
+      <c r="J57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>259</v>
+      </c>
+      <c r="B58" t="s">
+        <v>260</v>
+      </c>
+      <c r="C58" t="s">
+        <v>261</v>
+      </c>
+      <c r="E58" t="s">
+        <v>262</v>
+      </c>
+      <c r="F58" t="s">
+        <v>200</v>
+      </c>
+      <c r="G58" t="s">
+        <v>201</v>
+      </c>
+      <c r="H58">
+        <v>0.0</v>
+      </c>
+      <c r="J58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>263</v>
+      </c>
+      <c r="B59" t="s">
+        <v>11</v>
+      </c>
+      <c r="C59" t="s">
+        <v>264</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>265</v>
+      </c>
+      <c r="F59" t="s">
+        <v>266</v>
+      </c>
+      <c r="G59" t="s">
+        <v>194</v>
+      </c>
+      <c r="H59">
+        <v>0.09</v>
+      </c>
+      <c r="J59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" t="s">
+        <v>267</v>
+      </c>
+      <c r="B60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C60" t="s">
+        <v>268</v>
+      </c>
+      <c r="D60" t="s">
+        <v>269</v>
+      </c>
+      <c r="E60" t="s">
+        <v>270</v>
+      </c>
+      <c r="F60" t="s">
+        <v>160</v>
+      </c>
+      <c r="G60" t="s">
+        <v>161</v>
+      </c>
+      <c r="H60">
+        <v>0.0</v>
+      </c>
+      <c r="J60">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>